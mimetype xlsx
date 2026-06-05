--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -122,54 +122,54 @@
   <si>
     <t>Letki</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Czaja</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Stachowiak</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Złotnik</t>
   </si>
   <si>
     <t xml:space="preserve">Yaroslav </t>
   </si>
   <si>
+    <t>Udot</t>
+  </si>
+  <si>
     <t xml:space="preserve">Luniev </t>
-  </si>
-[...1 lines deleted...]
-    <t>Udot</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -849,89 +849,89 @@
       </c>
       <c r="B14" s="2">
         <v>5575</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>4315</v>
+        <v>5279</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="2">
-        <v>96</v>
+      <c r="G15" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>5279</v>
+        <v>4315</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G16" s="2" t="s">
-        <v>13</v>
+      <c r="G16" s="2">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>