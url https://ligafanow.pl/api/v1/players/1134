--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -56,63 +56,63 @@
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Dzieliński</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Kapsa</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t xml:space="preserve">Daniel </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miklas </t>
+  </si>
+  <si>
+    <t>Baniak</t>
+  </si>
+  <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Witkowski</t>
-  </si>
-[...7 lines deleted...]
-    <t>Baniak</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Gwara</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Boszko</t>
   </si>
   <si>
     <t>Kostrzewa</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Michalski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
@@ -596,103 +596,103 @@
       </c>
       <c r="B3" s="2">
         <v>3244</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>4626</v>
+        <v>4316</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G4" s="2" t="s">
-        <v>13</v>
+      <c r="G4" s="2">
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>4316</v>
+        <v>5278</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="E5" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="2">
-        <v>90</v>
+      <c r="G5" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>5278</v>
+        <v>4626</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>3614</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">