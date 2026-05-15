--- v0 (2026-03-28)
+++ v1 (2026-05-15)
@@ -89,96 +89,96 @@
   <si>
     <t>Maruszewski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Rykiel</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Matura</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Kozioł</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Jaworski</t>
+  </si>
+  <si>
     <t>Mielniczuk</t>
   </si>
   <si>
-    <t>Jaworski</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Patryk </t>
   </si>
   <si>
     <t>Kleczkowski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Strzelecki</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Śmigielski</t>
   </si>
   <si>
     <t xml:space="preserve">Ruud </t>
   </si>
   <si>
     <t>Vincent</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
+    <t>Pietruszka</t>
+  </si>
+  <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
+    <t>Ignaczak</t>
+  </si>
+  <si>
     <t>Zdrojewski</t>
-  </si>
-[...7 lines deleted...]
-    <t>Ignaczak</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Kornacki</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -726,74 +726,74 @@
       </c>
       <c r="B8" s="2">
         <v>756</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>1209</v>
+        <v>1025</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>1025</v>
+        <v>1209</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>1234</v>
       </c>
       <c r="C11" s="2" t="s">
@@ -887,100 +887,100 @@
       </c>
       <c r="B15" s="2">
         <v>1207</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>1072</v>
+        <v>1208</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>1208</v>
+        <v>761</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>761</v>
+        <v>1072</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>758</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">