--- v1 (2026-05-15)
+++ v2 (2026-07-01)
@@ -125,60 +125,60 @@
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Strzelecki</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Śmigielski</t>
   </si>
   <si>
     <t xml:space="preserve">Ruud </t>
   </si>
   <si>
     <t>Vincent</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
+    <t>Zdrojewski</t>
+  </si>
+  <si>
     <t>Pietruszka</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Ignaczak</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zdrojewski</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Kornacki</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -887,100 +887,100 @@
       </c>
       <c r="B15" s="2">
         <v>1207</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>1208</v>
+        <v>1072</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>761</v>
+        <v>1208</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>38</v>
+        <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>1072</v>
+        <v>761</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>7</v>
+        <v>39</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>758</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">