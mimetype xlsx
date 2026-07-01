--- v0 (2026-03-30)
+++ v1 (2026-07-01)
@@ -203,54 +203,54 @@
   <si>
     <t xml:space="preserve">Vadim </t>
   </si>
   <si>
     <t xml:space="preserve">Korob </t>
   </si>
   <si>
     <t xml:space="preserve">Vasyl </t>
   </si>
   <si>
     <t>Pidluzhnyi</t>
   </si>
   <si>
     <t>Wiktor</t>
   </si>
   <si>
     <t>Polonsky</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Yurii</t>
   </si>
   <si>
+    <t>Biliavskiy</t>
+  </si>
+  <si>
     <t>Sukhoruchkin</t>
-  </si>
-[...1 lines deleted...]
-    <t>Biliavskiy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1137,74 +1137,74 @@
       </c>
       <c r="B23" s="2">
         <v>3190</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>5455</v>
+        <v>4437</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>4437</v>
+        <v>5455</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>