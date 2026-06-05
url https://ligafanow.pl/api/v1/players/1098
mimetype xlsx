--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -167,57 +167,57 @@
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Skórski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Obliński</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Litwin</t>
   </si>
   <si>
     <t>Bąbel</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Jankowski</t>
+  </si>
+  <si>
+    <t>Marszałek</t>
+  </si>
+  <si>
     <t>Kucharski</t>
-  </si>
-[...4 lines deleted...]
-    <t>Marszałek</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Matak</t>
   </si>
   <si>
     <t>Siarhei</t>
   </si>
   <si>
     <t>Panimash</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Brykalski</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Wrona</t>
   </si>
@@ -1108,97 +1108,97 @@
       </c>
       <c r="B22" s="2">
         <v>2942</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>6074</v>
+        <v>3631</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>3631</v>
+        <v>6012</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>6012</v>
+        <v>6074</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>2212</v>
       </c>
       <c r="C26" s="2" t="s">