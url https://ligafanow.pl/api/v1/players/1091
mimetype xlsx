--- v2 (2026-08-17)
+++ v3 (2026-10-02)
@@ -77,63 +77,63 @@
   <si>
     <t>Dąbrowski</t>
   </si>
   <si>
     <t>Lasota</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Trzciński</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Rostkowski</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Ziółkowski</t>
   </si>
   <si>
+    <t xml:space="preserve">Kamil </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anczewski </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lepianka </t>
+  </si>
+  <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Możdżonek</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">Lepianka </t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Westenholz</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t xml:space="preserve">Suchecki </t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t xml:space="preserve">Sojczyński </t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t>Piórczyński</t>
   </si>
@@ -724,103 +724,103 @@
       </c>
       <c r="B7" s="2">
         <v>5288</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>5654</v>
+        <v>4397</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>4397</v>
+        <v>4398</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="2" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>4398</v>
+        <v>5654</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>4403</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">