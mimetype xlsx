--- v0 (2026-03-30)
+++ v1 (2026-05-18)
@@ -53,87 +53,87 @@
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t xml:space="preserve">Bartek </t>
   </si>
   <si>
     <t xml:space="preserve">Pawelec </t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
+    <t>Dąbrowski</t>
+  </si>
+  <si>
     <t>Lasota</t>
   </si>
   <si>
-    <t>Dąbrowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Trzciński</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Rostkowski</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Ziółkowski</t>
   </si>
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
+    <t xml:space="preserve">Anczewski </t>
+  </si>
+  <si>
     <t xml:space="preserve">Lepianka </t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Możdżonek</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Anczewski </t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Westenholz</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t xml:space="preserve">Suchecki </t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t xml:space="preserve">Sojczyński </t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t>Piórczyński</t>
   </si>
@@ -609,74 +609,74 @@
       </c>
       <c r="B2" s="2">
         <v>4400</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>954</v>
+        <v>5286</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>5286</v>
+        <v>954</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>4574</v>
       </c>
       <c r="C5" s="2" t="s">
@@ -724,103 +724,103 @@
       </c>
       <c r="B7" s="2">
         <v>5288</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>4398</v>
+        <v>4397</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>5654</v>
+        <v>4398</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="2" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>4397</v>
+        <v>5654</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>4403</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">