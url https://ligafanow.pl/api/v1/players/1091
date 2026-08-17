--- v1 (2026-05-18)
+++ v2 (2026-08-17)
@@ -77,96 +77,96 @@
   <si>
     <t>Dąbrowski</t>
   </si>
   <si>
     <t>Lasota</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Trzciński</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Rostkowski</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Ziółkowski</t>
   </si>
   <si>
+    <t>Kamil</t>
+  </si>
+  <si>
+    <t>Możdżonek</t>
+  </si>
+  <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t xml:space="preserve">Anczewski </t>
   </si>
   <si>
     <t xml:space="preserve">Lepianka </t>
   </si>
   <si>
-    <t>Kamil</t>
-[...4 lines deleted...]
-  <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Westenholz</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t xml:space="preserve">Suchecki </t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t xml:space="preserve">Sojczyński </t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t>Piórczyński</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Obstawski</t>
+  </si>
+  <si>
     <t>Podlecki</t>
-  </si>
-[...1 lines deleted...]
-    <t>Obstawski</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Dymiński</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Kowalczyk</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Janus</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
@@ -724,103 +724,103 @@
       </c>
       <c r="B7" s="2">
         <v>5288</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>4397</v>
+        <v>5654</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>4398</v>
+        <v>4397</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>5654</v>
+        <v>4398</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>4403</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
@@ -885,74 +885,74 @@
       </c>
       <c r="B14" s="2">
         <v>4402</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>5853</v>
+        <v>5444</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>5444</v>
+        <v>5853</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>5442</v>
       </c>
       <c r="C17" s="2" t="s">