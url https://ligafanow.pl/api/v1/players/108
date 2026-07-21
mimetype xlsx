--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -125,54 +125,54 @@
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Hunikowski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Kwiatkowski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Antosiewicz</t>
   </si>
   <si>
     <t>Chodniewicz</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Balcerzak</t>
+  </si>
+  <si>
     <t>Dziubak</t>
-  </si>
-[...1 lines deleted...]
-    <t>Balcerzak</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Radek</t>
   </si>
   <si>
     <t>Łukaszewski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Trosz</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Pałka</t>
   </si>
 </sst>
 </file>
 
@@ -781,83 +781,83 @@
       </c>
       <c r="B10" s="2">
         <v>1169</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>1180</v>
+        <v>1177</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>1177</v>
+        <v>1180</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>1174</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="2" t="s">
@@ -919,74 +919,74 @@
       </c>
       <c r="B16" s="2">
         <v>1165</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>1262</v>
+        <v>1170</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>1170</v>
+        <v>1262</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>908</v>
       </c>
       <c r="C19" s="2" t="s">