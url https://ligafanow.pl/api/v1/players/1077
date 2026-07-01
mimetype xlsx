--- v0 (2026-04-01)
+++ v1 (2026-07-01)
@@ -74,59 +74,59 @@
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Andrzej </t>
   </si>
   <si>
     <t xml:space="preserve">Gorzkowski </t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Trojanowski</t>
   </si>
   <si>
     <t xml:space="preserve">Dominik </t>
   </si>
   <si>
     <t xml:space="preserve">Palacz </t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
+    <t>Bartnik</t>
+  </si>
+  <si>
+    <t>Szcześniak</t>
+  </si>
+  <si>
     <t>Salach</t>
   </si>
   <si>
-    <t>Bartnik</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t xml:space="preserve">Borkowski </t>
   </si>
   <si>
     <t xml:space="preserve">Krystian </t>
   </si>
   <si>
     <t>Miszkurka</t>
   </si>
   <si>
     <t xml:space="preserve">Maksymilian </t>
   </si>
   <si>
     <t xml:space="preserve">Brymora </t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Krupa</t>
   </si>
   <si>
     <t>Marek</t>
@@ -134,81 +134,81 @@
   <si>
     <t>Rakowski</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Kowalski</t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t xml:space="preserve">Popowski </t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Popowski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Czerniszewski</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Michał </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kurowski </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gogół </t>
+  </si>
+  <si>
     <t>Rzeczkowski</t>
   </si>
   <si>
-    <t>Czerniszewski</t>
-[...10 lines deleted...]
-  <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t xml:space="preserve">Przemysław </t>
   </si>
   <si>
     <t>Prusaczyk</t>
   </si>
   <si>
     <t xml:space="preserve">Sebastian </t>
   </si>
   <si>
+    <t xml:space="preserve">Biernacki </t>
+  </si>
+  <si>
     <t xml:space="preserve">Sowa </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Biernacki </t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
     <t xml:space="preserve">Gruszka </t>
   </si>
   <si>
     <t xml:space="preserve">Łukasz </t>
   </si>
   <si>
     <t xml:space="preserve">Wiącek </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,97 +693,97 @@
       </c>
       <c r="B5" s="2">
         <v>5485</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>2940</v>
+        <v>5645</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>5645</v>
+        <v>5886</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>5886</v>
+        <v>2940</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>4131</v>
       </c>
       <c r="C9" s="2" t="s">
@@ -946,126 +946,126 @@
       </c>
       <c r="B16" s="2">
         <v>5022</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>2145</v>
+        <v>4907</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>4907</v>
+        <v>5296</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>5296</v>
+        <v>4132</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>4132</v>
+        <v>2145</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>5484</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
@@ -1084,74 +1084,74 @@
       </c>
       <c r="B22" s="2">
         <v>5295</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>4147</v>
+        <v>4145</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>4145</v>
+        <v>4147</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>4141</v>
       </c>
       <c r="C25" s="2" t="s">