--- v1 (2026-07-01)
+++ v2 (2026-08-15)
@@ -74,123 +74,123 @@
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Andrzej </t>
   </si>
   <si>
     <t xml:space="preserve">Gorzkowski </t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Trojanowski</t>
   </si>
   <si>
     <t xml:space="preserve">Dominik </t>
   </si>
   <si>
     <t xml:space="preserve">Palacz </t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
+    <t>Salach</t>
+  </si>
+  <si>
     <t>Bartnik</t>
   </si>
   <si>
     <t>Szcześniak</t>
   </si>
   <si>
-    <t>Salach</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t xml:space="preserve">Borkowski </t>
   </si>
   <si>
     <t xml:space="preserve">Krystian </t>
   </si>
   <si>
     <t>Miszkurka</t>
   </si>
   <si>
     <t xml:space="preserve">Maksymilian </t>
   </si>
   <si>
     <t xml:space="preserve">Brymora </t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Krupa</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Rakowski</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Kowalski</t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t xml:space="preserve">Popowski </t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Popowski</t>
   </si>
   <si>
+    <t xml:space="preserve">Michał </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kurowski </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gogół </t>
+  </si>
+  <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Rzeczkowski</t>
+  </si>
+  <si>
     <t>Czerniszewski</t>
-  </si>
-[...10 lines deleted...]
-    <t>Rzeczkowski</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t xml:space="preserve">Przemysław </t>
   </si>
   <si>
     <t>Prusaczyk</t>
   </si>
   <si>
     <t xml:space="preserve">Sebastian </t>
   </si>
   <si>
     <t xml:space="preserve">Biernacki </t>
   </si>
   <si>
     <t xml:space="preserve">Sowa </t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
     <t xml:space="preserve">Gruszka </t>
   </si>
@@ -693,97 +693,97 @@
       </c>
       <c r="B5" s="2">
         <v>5485</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>5645</v>
+        <v>2940</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>5886</v>
+        <v>5645</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>2940</v>
+        <v>5886</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>4131</v>
       </c>
       <c r="C9" s="2" t="s">
@@ -946,126 +946,126 @@
       </c>
       <c r="B16" s="2">
         <v>5022</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>4907</v>
+        <v>5296</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>5296</v>
+        <v>4132</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E18" s="2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>4132</v>
+        <v>2145</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>2145</v>
+        <v>4907</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>5484</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">