--- v1 (2026-06-05)
+++ v2 (2026-09-18)
@@ -161,63 +161,63 @@
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Nawrocki</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Mędrala</t>
   </si>
   <si>
     <t xml:space="preserve">Patryk </t>
   </si>
   <si>
     <t xml:space="preserve">Bronisz </t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t xml:space="preserve">Piebiak </t>
   </si>
   <si>
+    <t xml:space="preserve">Piotr </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Janik </t>
+  </si>
+  <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Maciak</t>
+  </si>
+  <si>
     <t>Giełażyn</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">Janik </t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Mikliński</t>
   </si>
   <si>
     <t>Szajkowski</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Durawa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -1050,103 +1050,103 @@
       </c>
       <c r="B20" s="2">
         <v>5142</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>5449</v>
+        <v>5144</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>5669</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>5144</v>
+        <v>5449</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>6109</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E24" s="2" t="s">