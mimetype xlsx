--- v2 (2026-09-18)
+++ v3 (2026-11-02)
@@ -110,123 +110,123 @@
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Krasuski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Ruta</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Traczyk</t>
   </si>
   <si>
     <t xml:space="preserve">Kuba </t>
   </si>
   <si>
     <t>Popławski</t>
   </si>
   <si>
+    <t>Maciej</t>
+  </si>
+  <si>
+    <t>Stojek</t>
+  </si>
+  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Maciej </t>
   </si>
   <si>
     <t xml:space="preserve">Grzebisz </t>
   </si>
   <si>
-    <t>Maciej</t>
-[...4 lines deleted...]
-  <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Kusak</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Bielecki</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Nawrocki</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Mędrala</t>
   </si>
   <si>
     <t xml:space="preserve">Patryk </t>
   </si>
   <si>
     <t xml:space="preserve">Bronisz </t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t xml:space="preserve">Piebiak </t>
   </si>
   <si>
+    <t>Piotr</t>
+  </si>
+  <si>
+    <t>Giełażyn</t>
+  </si>
+  <si>
     <t xml:space="preserve">Piotr </t>
   </si>
   <si>
     <t xml:space="preserve">Janik </t>
   </si>
   <si>
-    <t>Piotr</t>
-[...1 lines deleted...]
-  <si>
     <t>Maciak</t>
   </si>
   <si>
-    <t>Giełażyn</t>
-[...1 lines deleted...]
-  <si>
     <t>Sebastian</t>
   </si>
   <si>
+    <t>Szajkowski</t>
+  </si>
+  <si>
     <t>Mikliński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Szajkowski</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Durawa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -866,77 +866,77 @@
       </c>
       <c r="B12" s="2">
         <v>5145</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>5151</v>
+        <v>5450</v>
       </c>
       <c r="C13" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="D13" s="2" t="s">
+      <c r="E13" s="2" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>5450</v>
+        <v>5151</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>5667</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
@@ -1050,146 +1050,146 @@
       </c>
       <c r="B20" s="2">
         <v>5142</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>5144</v>
+        <v>5449</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>5669</v>
+        <v>5144</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>5449</v>
+        <v>5669</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>6109</v>
+        <v>5633</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>5633</v>
+        <v>6109</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>5670</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">