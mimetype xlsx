--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -179,54 +179,54 @@
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t xml:space="preserve">Piebiak </t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Giełażyn</t>
   </si>
   <si>
     <t>Maciak</t>
   </si>
   <si>
     <t xml:space="preserve">Piotr </t>
   </si>
   <si>
     <t xml:space="preserve">Janik </t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
+    <t>Mikliński</t>
+  </si>
+  <si>
     <t>Szajkowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mikliński</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Durawa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1119,74 +1119,74 @@
       </c>
       <c r="B23" s="2">
         <v>5144</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>5633</v>
+        <v>6109</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>6109</v>
+        <v>5633</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>5670</v>
       </c>
       <c r="C26" s="2" t="s">