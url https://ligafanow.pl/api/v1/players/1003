--- v0 (2026-04-09)
+++ v1 (2026-09-21)
@@ -80,171 +80,171 @@
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Cezary</t>
   </si>
   <si>
     <t>Piekarczyk</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Starosta</t>
   </si>
   <si>
     <t xml:space="preserve">Damian </t>
   </si>
   <si>
     <t>Nabit</t>
   </si>
   <si>
     <t>Ernest</t>
   </si>
   <si>
+    <t>Traczyk</t>
+  </si>
+  <si>
     <t>Wójcik</t>
   </si>
   <si>
-    <t>Traczyk</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
     <t xml:space="preserve">Wagner </t>
   </si>
   <si>
     <t>Jarosław</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Mateusiak</t>
   </si>
   <si>
+    <t>Marcin</t>
+  </si>
+  <si>
+    <t>Bińka</t>
+  </si>
+  <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t>Karczewski</t>
   </si>
   <si>
-    <t>Marcin</t>
-[...4 lines deleted...]
-  <si>
     <t>Sanecki</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Woda</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Adamiec</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Zieliński</t>
+  </si>
+  <si>
     <t>Trałka</t>
   </si>
   <si>
-    <t>Zieliński</t>
-[...1 lines deleted...]
-  <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Zawada</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Sujak</t>
+  </si>
+  <si>
+    <t>Piekut</t>
+  </si>
+  <si>
     <t>Kamiński</t>
   </si>
   <si>
-    <t>Sujak</t>
-[...4 lines deleted...]
-  <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Jaskłowski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Żarski</t>
   </si>
   <si>
     <t>Dobrosz</t>
   </si>
   <si>
     <t xml:space="preserve">Robert </t>
   </si>
   <si>
     <t>Sobczyk</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Rybaczek</t>
   </si>
   <si>
     <t>Wiktor</t>
   </si>
   <si>
     <t>Wójcicki</t>
   </si>
   <si>
+    <t>Łukasz</t>
+  </si>
+  <si>
+    <t>Jaroń</t>
+  </si>
+  <si>
     <t xml:space="preserve">Łukasz </t>
   </si>
   <si>
     <t>Olejniczak</t>
-  </si>
-[...4 lines deleted...]
-    <t>Jaroń</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -740,89 +740,89 @@
       </c>
       <c r="B6" s="2">
         <v>5375</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>2565</v>
+        <v>5808</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="2">
-        <v>10</v>
+      <c r="G7" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>5808</v>
+        <v>2565</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>13</v>
+      <c r="G8" s="2">
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>4416</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>13</v>
       </c>
     </row>
@@ -855,74 +855,74 @@
       </c>
       <c r="B11" s="2">
         <v>2981</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>5609</v>
+        <v>2982</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>2982</v>
+        <v>5609</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>2411</v>
       </c>
       <c r="C14" s="2" t="s">
@@ -993,166 +993,166 @@
       </c>
       <c r="B17" s="2">
         <v>2300</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>2950</v>
+        <v>622</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>622</v>
+        <v>2950</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>5805</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>3925</v>
+        <v>2525</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G21" s="2" t="s">
-        <v>13</v>
+      <c r="G21" s="2">
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>2525</v>
+        <v>5804</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G22" s="2">
-        <v>17</v>
+      <c r="G22" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>5804</v>
+        <v>3925</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>821</v>
       </c>
       <c r="C24" s="2" t="s">
@@ -1269,74 +1269,74 @@
       </c>
       <c r="B29" s="2">
         <v>5807</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>4781</v>
+        <v>2841</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
-        <v>2841</v>
+        <v>4781</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>